--- v0 (2025-12-05)
+++ v1 (2026-06-12)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15716" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3350"/>
         <w:gridCol w:w="861"/>
         <w:gridCol w:w="2153"/>
         <w:gridCol w:w="2271"/>
         <w:gridCol w:w="1106"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="342"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="1520"/>
         <w:gridCol w:w="554"/>
         <w:gridCol w:w="830"/>
         <w:gridCol w:w="1549"/>
@@ -186,98 +186,80 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="74EFEB17" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00315BE6" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Näytteiden vastaanotto, biomonitorointi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="331AC57F" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="00FE0D2B" w:rsidRDefault="00E20AEE" w:rsidP="00284ED1">
+          <w:p w14:paraId="331AC57F" w14:textId="120797A6" w:rsidR="00FE0D2B" w:rsidRPr="00FE0D2B" w:rsidRDefault="00E20AEE" w:rsidP="00284ED1">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="965"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">PL 40, </w:t>
             </w:r>
             <w:r w:rsidR="00FE0D2B" w:rsidRPr="00FE0D2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Topeliuksenkatu 41</w:t>
-[...17 lines deleted...]
-              <w:t>, 00</w:t>
+              <w:t>00</w:t>
             </w:r>
             <w:r w:rsidR="00284ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>032 Työterveyslaitos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4872" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25176198" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:left="822"/>
@@ -437,111 +419,98 @@
                 <w:color w:val="003366"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Y-tunnus 0220266-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="2D540FEE" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="808"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FC05C27" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054653B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>LÄHETTÄJÄ/VASTA</w:t>
-[...11 lines deleted...]
-              <w:t>USOSOITE</w:t>
+              <w:t>LÄHETTÄJÄ/VASTAUSOSOITE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="419C3ED3" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text1"/>
+            <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -578,51 +547,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E93B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="22230BD5" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3589A26D" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C290457" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
@@ -657,51 +626,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="796A5CBD" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4424" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0074B1D4" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054653B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>LASKUTUSOSOITE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
@@ -715,51 +683,51 @@
           <w:p w14:paraId="17D6CC8A" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text2"/>
+            <w:bookmarkStart w:id="1" w:name="Text2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -801,51 +769,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
           <w:p w14:paraId="2671784B" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A209006" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E423644" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
@@ -912,74 +880,73 @@
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00860CD0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Laskutusosoitteen puuttuessa lähetämme laskun lähettäjälle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4702" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55D644BD" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054653B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>TYÖTERVEYSHUOLTO</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkStart w:id="3" w:name="text4"/>
+          <w:bookmarkStart w:id="2" w:name="text4"/>
           <w:p w14:paraId="1817EDB0" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1046,51 +1013,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
           <w:p w14:paraId="69064969" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1050"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2379" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
@@ -1131,51 +1098,51 @@
           <w:p w14:paraId="45BA2824" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="525"/>
                 <w:tab w:val="left" w:pos="1092"/>
                 <w:tab w:val="left" w:pos="1376"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="text8"/>
+            <w:bookmarkStart w:id="3" w:name="text8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -1205,62 +1172,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">/  </w:t>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="text9"/>
+            <w:bookmarkStart w:id="4" w:name="text9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -1290,63 +1257,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t>20</w:t>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="text10"/>
+            <w:bookmarkStart w:id="5" w:name="text10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -1376,129 +1343,126 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="11A2CB0B" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="408B2A74" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1097"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CF3FA60" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4424" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06D8F159" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4702" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BAF86D9" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2379" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27D5106B" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
@@ -1520,51 +1484,51 @@
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>LTISTE/A</w:t>
             </w:r>
             <w:r w:rsidRPr="0054653B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>LTISTETTA SISÄLTÄVÄ VALMISTE</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkStart w:id="7" w:name="Text12"/>
+          <w:bookmarkStart w:id="6" w:name="Text12"/>
           <w:p w14:paraId="33E3ADB1" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -1632,168 +1596,164 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="686311AB" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35E88519" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Y-NUMERO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4424" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3446EB92" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Y-NUMERO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4702" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FC81190" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Y-NUMERO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2379" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59568CC4" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="474E00E7" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
@@ -1956,51 +1916,51 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="103423B2" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054653B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>TUTKITTAVIEN TYÖNANTAJA</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkStart w:id="8" w:name="Text3"/>
+          <w:bookmarkStart w:id="7" w:name="Text3"/>
           <w:p w14:paraId="3B4A0E26" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2067,51 +2027,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="230DA145" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CF0A942" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="179A36F9" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
@@ -2189,86 +2149,85 @@
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B4C3BDE" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4702" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56A1797B" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1348"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Yhteyshenkilö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="text5"/>
+            <w:bookmarkStart w:id="8" w:name="text5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -2326,77 +2285,76 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="0BBE489E" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1348"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2379" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DF47C37" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="00B6091E" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:smallCaps/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="23978C05" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -2427,86 +2385,85 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1A21F5B6" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4702" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23DC0037" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1348"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>puhelin ja soittoaika:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="text6"/>
+            <w:bookmarkStart w:id="9" w:name="text6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -2564,63 +2521,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2379" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A010131" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="00B6091E" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:smallCaps/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="4EE84D1B" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -2654,86 +2610,85 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="38DE2578" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4702" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D502DB5" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1348"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>sähköposti:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="text7"/>
+            <w:bookmarkStart w:id="10" w:name="text7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -2791,64 +2746,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2379" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47F64CAC" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="00B6091E" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:smallCaps/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="6555AB6A" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -2978,161 +2932,199 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>TYÖTEHTÄVÄT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FD20BFE" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="00B6091E" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
+          <w:p w14:paraId="1FD20BFE" w14:textId="43219ED5" w:rsidR="00FE0D2B" w:rsidRPr="00B6091E" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00B6091E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>TUPAKOINTI</w:t>
+            </w:r>
+            <w:r w:rsidR="007644BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="003366"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="003517F7" w:rsidRPr="003517F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="003366"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>TUPAKKA</w:t>
+            </w:r>
+            <w:r w:rsidR="003517F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="003366"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="003517F7" w:rsidRPr="003517F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="003366"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>TUOTTEET</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00B6091E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>+ tai -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5822CF56" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B6091E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>ALTISTUMISAIKA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A78FBB2" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B6091E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:smallCaps/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3269,168 +3261,164 @@
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="312CE23D" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21F00D36" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="16"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>vuotta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11379C4C" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="-60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>nollanäyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D73D49F" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="00B6091E" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:smallCaps/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:smallCaps/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>ALKOI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:smallCaps/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:br/>
               <w:t>pvm/klo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FB09666" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="00B6091E" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:smallCaps/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:smallCaps/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>LOPPUI</w:t>
             </w:r>
             <w:r>
@@ -3546,51 +3534,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text13"/>
+            <w:bookmarkStart w:id="11" w:name="Text13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -3632,54 +3620,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="13" w:name="Text14"/>
+        <w:bookmarkStart w:id="12" w:name="Text14"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F7F4A5E" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3763,62 +3751,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="0054653B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text15"/>
+            <w:bookmarkStart w:id="13" w:name="Text15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -3868,90 +3856,90 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0154E9BE" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text16"/>
+            <w:bookmarkStart w:id="14" w:name="Text16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -3993,54 +3981,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="16" w:name="Text17"/>
+        <w:bookmarkStart w:id="15" w:name="Text17"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3197DF96" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
@@ -4081,105 +4069,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A6954DD" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25E95952" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="17" w:name="Text19"/>
+        <w:bookmarkStart w:id="16" w:name="Text19"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0414755F" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="652"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4263,63 +4249,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text20"/>
+            <w:bookmarkStart w:id="17" w:name="Text20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -4379,54 +4365,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="19" w:name="Text21"/>
+        <w:bookmarkStart w:id="18" w:name="Text21"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE77FCA" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="632"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
@@ -4511,63 +4497,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text22"/>
+            <w:bookmarkStart w:id="19" w:name="Text22"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -4627,54 +4613,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="21" w:name="Text23"/>
+        <w:bookmarkStart w:id="20" w:name="Text23"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F1E220B" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="677"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4758,63 +4744,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text24"/>
+            <w:bookmarkStart w:id="21" w:name="Text24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -4874,51 +4860,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="7FFD62BE" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DDEF897" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="368"/>
               </w:tabs>
@@ -4944,51 +4930,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text25"/>
+            <w:bookmarkStart w:id="22" w:name="Text25"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -5030,54 +5016,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="24" w:name="Text26"/>
+        <w:bookmarkStart w:id="23" w:name="Text26"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DF37FA0" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5161,62 +5147,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
             <w:r w:rsidRPr="0054653B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text27"/>
+            <w:bookmarkStart w:id="24" w:name="Text27"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -5266,90 +5252,90 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4173F940" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Text28"/>
+            <w:bookmarkStart w:id="25" w:name="Text28"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -5391,54 +5377,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="27" w:name="Text29"/>
+        <w:bookmarkStart w:id="26" w:name="Text29"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="192DDF6C" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
@@ -5479,105 +5465,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FE0FD8A" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="456B5FAA" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="28" w:name="Text31"/>
+        <w:bookmarkStart w:id="27" w:name="Text31"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4341D001" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="652"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5661,63 +5645,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Text32"/>
+            <w:bookmarkStart w:id="28" w:name="Text32"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -5777,54 +5761,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="30" w:name="Text33"/>
+        <w:bookmarkStart w:id="29" w:name="Text33"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ED588A2" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="632"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
@@ -5909,63 +5893,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="29"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Text34"/>
+            <w:bookmarkStart w:id="30" w:name="Text34"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -6025,54 +6009,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="32" w:name="Text35"/>
+        <w:bookmarkStart w:id="31" w:name="Text35"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70E7999F" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="677"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6156,63 +6140,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="31"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Text36"/>
+            <w:bookmarkStart w:id="32" w:name="Text36"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -6272,51 +6256,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="2C94D76F" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36C20823" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="368"/>
               </w:tabs>
@@ -6352,51 +6336,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="34" w:name="Text37"/>
+            <w:bookmarkStart w:id="33" w:name="Text37"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -6438,54 +6422,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="35" w:name="Text38"/>
+        <w:bookmarkStart w:id="34" w:name="Text38"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CBEFCF5" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6569,62 +6553,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="34"/>
             <w:r w:rsidRPr="0054653B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:bookmarkStart w:id="36" w:name="Text39"/>
+            <w:bookmarkStart w:id="35" w:name="Text39"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -6674,90 +6658,90 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55FB1F77" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="37" w:name="Text40"/>
+            <w:bookmarkStart w:id="36" w:name="Text40"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -6799,54 +6783,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="38" w:name="Text41"/>
+        <w:bookmarkStart w:id="37" w:name="Text41"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DF2F79E" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
@@ -6887,105 +6871,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D1224A5" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C1482EB" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="39" w:name="Text43"/>
+        <w:bookmarkStart w:id="38" w:name="Text43"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09EF34F6" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="652"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -7069,63 +7051,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="38"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="40" w:name="Text44"/>
+            <w:bookmarkStart w:id="39" w:name="Text44"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -7185,54 +7167,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="41" w:name="Text45"/>
+        <w:bookmarkStart w:id="40" w:name="Text45"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38CF6EB3" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="632"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
@@ -7317,63 +7299,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="40"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="42" w:name="Text46"/>
+            <w:bookmarkStart w:id="41" w:name="Text46"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -7433,54 +7415,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="43" w:name="Text47"/>
+        <w:bookmarkStart w:id="42" w:name="Text47"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08D69EC0" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="677"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -7564,63 +7546,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="42"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="44" w:name="Text48"/>
+            <w:bookmarkStart w:id="43" w:name="Text48"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -7680,51 +7662,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="2864AD24" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65199331" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="368"/>
               </w:tabs>
@@ -7760,51 +7742,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="45" w:name="Text49"/>
+            <w:bookmarkStart w:id="44" w:name="Text49"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -7846,54 +7828,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="46" w:name="Text50"/>
+        <w:bookmarkStart w:id="45" w:name="Text50"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21309EC9" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7977,62 +7959,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="45"/>
             <w:r w:rsidRPr="0054653B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:bookmarkStart w:id="47" w:name="Text51"/>
+            <w:bookmarkStart w:id="46" w:name="Text51"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -8082,90 +8064,90 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="614852A5" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="48" w:name="Text52"/>
+            <w:bookmarkStart w:id="47" w:name="Text52"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -8207,54 +8189,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="49" w:name="Text53"/>
+        <w:bookmarkStart w:id="48" w:name="Text53"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E9764AD" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
@@ -8295,105 +8277,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00FE076F" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C6FE4D9" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="50" w:name="Text55"/>
+        <w:bookmarkStart w:id="49" w:name="Text55"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BAB2329" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="652"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8477,63 +8457,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="49"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="51" w:name="Text56"/>
+            <w:bookmarkStart w:id="50" w:name="Text56"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -8593,54 +8573,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="52" w:name="Text57"/>
+        <w:bookmarkStart w:id="51" w:name="Text57"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F70C86D" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="632"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
@@ -8725,63 +8705,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkEnd w:id="51"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="53" w:name="Text58"/>
+            <w:bookmarkStart w:id="52" w:name="Text58"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text58"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -8841,54 +8821,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="54" w:name="Text59"/>
+        <w:bookmarkStart w:id="53" w:name="Text59"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34C5EEBE" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="677"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8972,63 +8952,63 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="53"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="55" w:name="Text60"/>
+            <w:bookmarkStart w:id="54" w:name="Text60"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -9088,51 +9068,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
+            <w:bookmarkEnd w:id="54"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="21871691" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="395307CF" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="368"/>
               </w:tabs>
@@ -9174,51 +9154,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text61"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="56" w:name="Text61"/>
+            <w:bookmarkStart w:id="55" w:name="Text61"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -9260,54 +9240,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="56"/>
+            <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="57" w:name="Text62"/>
+        <w:bookmarkStart w:id="56" w:name="Text62"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="415F5FD9" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -9390,61 +9370,61 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="57"/>
+            <w:bookmarkEnd w:id="56"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:bookmarkStart w:id="58" w:name="Text63"/>
+            <w:bookmarkStart w:id="57" w:name="Text63"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -9494,90 +9474,90 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
+            <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02ECE4E6" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="59" w:name="Text64"/>
+            <w:bookmarkStart w:id="58" w:name="Text64"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -9619,54 +9599,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="59"/>
+            <w:bookmarkEnd w:id="58"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="60" w:name="Text65"/>
+        <w:bookmarkStart w:id="59" w:name="Text65"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5515EF98" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
@@ -9707,105 +9687,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="59"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45958239" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13B193AF" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="61" w:name="Text67"/>
+        <w:bookmarkStart w:id="60" w:name="Text67"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E7B6549" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="652"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9888,62 +9866,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="61"/>
+            <w:bookmarkEnd w:id="60"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="62" w:name="Text68"/>
+            <w:bookmarkStart w:id="61" w:name="Text68"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -10003,54 +9981,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="61"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="63" w:name="Text69"/>
+        <w:bookmarkStart w:id="62" w:name="Text69"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EE96AA5" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="632"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -10134,62 +10112,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="63"/>
+            <w:bookmarkEnd w:id="62"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="64" w:name="Text70"/>
+            <w:bookmarkStart w:id="63" w:name="Text70"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -10249,54 +10227,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="64"/>
+            <w:bookmarkEnd w:id="63"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="65" w:name="Text71"/>
+        <w:bookmarkStart w:id="64" w:name="Text71"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BAD46EF" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="677"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10379,62 +10357,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="64"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="66" w:name="Text72"/>
+            <w:bookmarkStart w:id="65" w:name="Text72"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -10494,51 +10472,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="65"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="09CF24AC" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5679870D" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="368"/>
               </w:tabs>
@@ -10580,51 +10558,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text73"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="67" w:name="Text73"/>
+            <w:bookmarkStart w:id="66" w:name="Text73"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -10666,54 +10644,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="67"/>
+            <w:bookmarkEnd w:id="66"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="68" w:name="Text74"/>
+        <w:bookmarkStart w:id="67" w:name="Text74"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F3ED76A" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -10796,61 +10774,61 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="68"/>
+            <w:bookmarkEnd w:id="67"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:bookmarkStart w:id="69" w:name="Text75"/>
+            <w:bookmarkStart w:id="68" w:name="Text75"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -10900,90 +10878,90 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="68"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78DAC13D" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="70" w:name="Text76"/>
+            <w:bookmarkStart w:id="69" w:name="Text76"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -11025,54 +11003,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
+            <w:bookmarkEnd w:id="69"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="71" w:name="Text77"/>
+        <w:bookmarkStart w:id="70" w:name="Text77"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B344927" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
@@ -11113,105 +11091,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="71"/>
+            <w:bookmarkEnd w:id="70"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE75116" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="081E6C79" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="72" w:name="Text79"/>
+        <w:bookmarkStart w:id="71" w:name="Text79"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12340945" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="652"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -11294,62 +11270,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="72"/>
+            <w:bookmarkEnd w:id="71"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="73" w:name="Text80"/>
+            <w:bookmarkStart w:id="72" w:name="Text80"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -11409,54 +11385,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="73"/>
+            <w:bookmarkEnd w:id="72"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="74" w:name="Text81"/>
+        <w:bookmarkStart w:id="73" w:name="Text81"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71544F17" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="632"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -11540,62 +11516,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="74"/>
+            <w:bookmarkEnd w:id="73"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="75" w:name="Text82"/>
+            <w:bookmarkStart w:id="74" w:name="Text82"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text82"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -11655,54 +11631,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="75"/>
+            <w:bookmarkEnd w:id="74"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="76" w:name="Text83"/>
+        <w:bookmarkStart w:id="75" w:name="Text83"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A6B19F2" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="677"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -11785,62 +11761,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="76"/>
+            <w:bookmarkEnd w:id="75"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="77" w:name="Text84"/>
+            <w:bookmarkStart w:id="76" w:name="Text84"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text84"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -11900,51 +11876,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="77"/>
+            <w:bookmarkEnd w:id="76"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="703CF0C8" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ABE8019" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="368"/>
               </w:tabs>
@@ -11986,51 +11962,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text85"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="78" w:name="Text85"/>
+            <w:bookmarkStart w:id="77" w:name="Text85"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -12072,54 +12048,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="78"/>
+            <w:bookmarkEnd w:id="77"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="79" w:name="Text86"/>
+        <w:bookmarkStart w:id="78" w:name="Text86"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29451FF7" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -12201,61 +12177,61 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="79"/>
+            <w:bookmarkEnd w:id="78"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:bookmarkStart w:id="80" w:name="Text87"/>
+            <w:bookmarkStart w:id="79" w:name="Text87"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -12305,90 +12281,90 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="80"/>
+            <w:bookmarkEnd w:id="79"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BE81B40" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text88"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="81" w:name="Text88"/>
+            <w:bookmarkStart w:id="80" w:name="Text88"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -12430,54 +12406,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="81"/>
+            <w:bookmarkEnd w:id="80"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="82" w:name="Text89"/>
+        <w:bookmarkStart w:id="81" w:name="Text89"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="726A3BE4" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
@@ -12518,105 +12494,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="82"/>
+            <w:bookmarkEnd w:id="81"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70888B44" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4153B035" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="83" w:name="Text91"/>
+        <w:bookmarkStart w:id="82" w:name="Text91"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="429BA883" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="652"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -12699,62 +12673,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="83"/>
+            <w:bookmarkEnd w:id="82"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="84" w:name="Text92"/>
+            <w:bookmarkStart w:id="83" w:name="Text92"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text92"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -12814,54 +12788,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="84"/>
+            <w:bookmarkEnd w:id="83"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="85" w:name="Text93"/>
+        <w:bookmarkStart w:id="84" w:name="Text93"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="689C7976" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="632"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -12945,62 +12919,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="85"/>
+            <w:bookmarkEnd w:id="84"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="86" w:name="Text94"/>
+            <w:bookmarkStart w:id="85" w:name="Text94"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text94"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -13060,54 +13034,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="86"/>
+            <w:bookmarkEnd w:id="85"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="87" w:name="Text95"/>
+        <w:bookmarkStart w:id="86" w:name="Text95"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55EC95D5" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="677"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -13190,62 +13164,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="87"/>
+            <w:bookmarkEnd w:id="86"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="88" w:name="Text96"/>
+            <w:bookmarkStart w:id="87" w:name="Text96"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -13305,51 +13279,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="88"/>
+            <w:bookmarkEnd w:id="87"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="2D2B4C32" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CEE11C7" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="368"/>
               </w:tabs>
@@ -13391,51 +13365,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text97"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="89" w:name="Text97"/>
+            <w:bookmarkStart w:id="88" w:name="Text97"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -13477,54 +13451,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="89"/>
+            <w:bookmarkEnd w:id="88"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="90" w:name="Text98"/>
+        <w:bookmarkStart w:id="89" w:name="Text98"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="042CF981" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -13607,61 +13581,61 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="90"/>
+            <w:bookmarkEnd w:id="89"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:bookmarkStart w:id="91" w:name="Text99"/>
+            <w:bookmarkStart w:id="90" w:name="Text99"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text99"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -13711,90 +13685,90 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="91"/>
+            <w:bookmarkEnd w:id="90"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C6C873B" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text100"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="92" w:name="Text100"/>
+            <w:bookmarkStart w:id="91" w:name="Text100"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -13836,54 +13810,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="92"/>
+            <w:bookmarkEnd w:id="91"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="93" w:name="Text101"/>
+        <w:bookmarkStart w:id="92" w:name="Text101"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A8CB334" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
@@ -13924,105 +13898,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="93"/>
+            <w:bookmarkEnd w:id="92"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02C3CAC1" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C460124" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="94" w:name="Text103"/>
+        <w:bookmarkStart w:id="93" w:name="Text103"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14A6904F" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="652"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -14105,62 +14077,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="94"/>
+            <w:bookmarkEnd w:id="93"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="95" w:name="Text104"/>
+            <w:bookmarkStart w:id="94" w:name="Text104"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text104"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -14220,54 +14192,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="95"/>
+            <w:bookmarkEnd w:id="94"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="96" w:name="Text105"/>
+        <w:bookmarkStart w:id="95" w:name="Text105"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54FAE317" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="632"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -14351,62 +14323,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="96"/>
+            <w:bookmarkEnd w:id="95"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="97" w:name="Text106"/>
+            <w:bookmarkStart w:id="96" w:name="Text106"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text106"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -14466,54 +14438,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="97"/>
+            <w:bookmarkEnd w:id="96"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="98" w:name="Text107"/>
+        <w:bookmarkStart w:id="97" w:name="Text107"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37E6D2A1" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="677"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -14596,62 +14568,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="98"/>
+            <w:bookmarkEnd w:id="97"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="99" w:name="Text108"/>
+            <w:bookmarkStart w:id="98" w:name="Text108"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text108"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -14711,51 +14683,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="99"/>
+            <w:bookmarkEnd w:id="98"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="3D4CE8C8" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7116EE9B" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="368"/>
               </w:tabs>
@@ -14788,51 +14760,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text109"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="100" w:name="Text109"/>
+            <w:bookmarkStart w:id="99" w:name="Text109"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -14874,54 +14846,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="100"/>
+            <w:bookmarkEnd w:id="99"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="101" w:name="Text110"/>
+        <w:bookmarkStart w:id="100" w:name="Text110"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17CCA559" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -15004,61 +14976,61 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="101"/>
+            <w:bookmarkEnd w:id="100"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:bookmarkStart w:id="102" w:name="Text111"/>
+            <w:bookmarkStart w:id="101" w:name="Text111"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text111"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -15108,90 +15080,90 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="102"/>
+            <w:bookmarkEnd w:id="101"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20F016AF" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text112"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="103" w:name="Text112"/>
+            <w:bookmarkStart w:id="102" w:name="Text112"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -15233,54 +15205,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="103"/>
+            <w:bookmarkEnd w:id="102"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="104" w:name="Text113"/>
+        <w:bookmarkStart w:id="103" w:name="Text113"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35A2F8C3" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
@@ -15321,105 +15293,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="104"/>
+            <w:bookmarkEnd w:id="103"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="482E2BBA" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E506513" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="105" w:name="Text115"/>
+        <w:bookmarkStart w:id="104" w:name="Text115"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D424FF5" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="652"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -15502,62 +15472,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="105"/>
+            <w:bookmarkEnd w:id="104"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="106" w:name="Text116"/>
+            <w:bookmarkStart w:id="105" w:name="Text116"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text116"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -15617,54 +15587,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="106"/>
+            <w:bookmarkEnd w:id="105"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="107" w:name="Text117"/>
+        <w:bookmarkStart w:id="106" w:name="Text117"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="540263D6" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="632"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -15748,62 +15718,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="107"/>
+            <w:bookmarkEnd w:id="106"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="108" w:name="Text118"/>
+            <w:bookmarkStart w:id="107" w:name="Text118"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -15863,54 +15833,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="108"/>
+            <w:bookmarkEnd w:id="107"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="109" w:name="Text119"/>
+        <w:bookmarkStart w:id="108" w:name="Text119"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7ABCEFEA" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="677"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -15993,62 +15963,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="109"/>
+            <w:bookmarkEnd w:id="108"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="110" w:name="Text120"/>
+            <w:bookmarkStart w:id="109" w:name="Text120"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text120"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -16108,51 +16078,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="110"/>
+            <w:bookmarkEnd w:id="109"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="6F185C5B" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A8B1566" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="368"/>
               </w:tabs>
@@ -16185,51 +16155,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text121"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="111" w:name="Text121"/>
+            <w:bookmarkStart w:id="110" w:name="Text121"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -16271,54 +16241,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="111"/>
+            <w:bookmarkEnd w:id="110"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="112" w:name="Text122"/>
+        <w:bookmarkStart w:id="111" w:name="Text122"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54C0D49A" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -16401,61 +16371,61 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="112"/>
+            <w:bookmarkEnd w:id="111"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:bookmarkStart w:id="113" w:name="Text123"/>
+            <w:bookmarkStart w:id="112" w:name="Text123"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text123"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -16505,90 +16475,90 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="113"/>
+            <w:bookmarkEnd w:id="112"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04A8FD07" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text124"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="114" w:name="Text124"/>
+            <w:bookmarkStart w:id="113" w:name="Text124"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -16630,54 +16600,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="114"/>
+            <w:bookmarkEnd w:id="113"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="115" w:name="Text125"/>
+        <w:bookmarkStart w:id="114" w:name="Text125"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61FFAA4A" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
@@ -16718,105 +16688,103 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="115"/>
+            <w:bookmarkEnd w:id="114"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2834D44B" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DC0FAF2" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:ind w:right="567"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="116" w:name="Text127"/>
+        <w:bookmarkStart w:id="115" w:name="Text127"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F67C425" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="652"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -16899,62 +16867,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="116"/>
+            <w:bookmarkEnd w:id="115"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="117" w:name="Text128"/>
+            <w:bookmarkStart w:id="116" w:name="Text128"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text128"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -17014,54 +16982,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="117"/>
+            <w:bookmarkEnd w:id="116"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="118" w:name="Text129"/>
+        <w:bookmarkStart w:id="117" w:name="Text129"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0ADC9C0E" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="632"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -17145,62 +17113,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="118"/>
+            <w:bookmarkEnd w:id="117"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="119" w:name="Text130"/>
+            <w:bookmarkStart w:id="118" w:name="Text130"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text130"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -17260,54 +17228,54 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="119"/>
+            <w:bookmarkEnd w:id="118"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="120" w:name="Text131"/>
+        <w:bookmarkStart w:id="119" w:name="Text131"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C5B8C0B" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="677"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -17390,62 +17358,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="120"/>
+            <w:bookmarkEnd w:id="119"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:bookmarkStart w:id="121" w:name="Text132"/>
+            <w:bookmarkStart w:id="120" w:name="Text132"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text132"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -17505,51 +17473,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="121"/>
+            <w:bookmarkEnd w:id="120"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w14:paraId="59E14812" w14:textId="77777777" w:rsidTr="00315BE6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1121"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11263" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="149C1183" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
@@ -17571,51 +17539,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text133"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="122" w:name="Text133"/>
+            <w:bookmarkStart w:id="121" w:name="Text133"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -17657,51 +17625,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00926BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="122"/>
+            <w:bookmarkEnd w:id="121"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4453" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="003366"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42588B35" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRPr="0054653B" w:rsidRDefault="00FE0D2B" w:rsidP="00673BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2836"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
@@ -17759,99 +17727,99 @@
             </w:r>
             <w:r w:rsidRPr="0054653B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="003366"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3296AFE2" w14:textId="77777777" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00FE0D2B">
+    <w:p w14:paraId="3296AFE2" w14:textId="2761C312" w:rsidR="00FE0D2B" w:rsidRDefault="00FE0D2B" w:rsidP="00310512">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5104"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="003366"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FE0D2B" w:rsidSect="00FE0D2B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="284" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="273CD947" w14:textId="77777777" w:rsidR="001B44DE" w:rsidRDefault="001B44DE">
+    <w:p w14:paraId="558ACE03" w14:textId="77777777" w:rsidR="003C46B5" w:rsidRDefault="003C46B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BB941C4" w14:textId="77777777" w:rsidR="001B44DE" w:rsidRDefault="001B44DE">
+    <w:p w14:paraId="3DEBDB4E" w14:textId="77777777" w:rsidR="003C46B5" w:rsidRDefault="003C46B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Perpetua SC">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17870,83 +17838,83 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="021ABD55" w14:textId="77777777" w:rsidR="001B44DE" w:rsidRDefault="001B44DE">
+    <w:p w14:paraId="43EF9D26" w14:textId="77777777" w:rsidR="003C46B5" w:rsidRDefault="003C46B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="224E806C" w14:textId="77777777" w:rsidR="001B44DE" w:rsidRDefault="001B44DE">
+    <w:p w14:paraId="10140C33" w14:textId="77777777" w:rsidR="003C46B5" w:rsidRDefault="003C46B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C07261A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7D9C660C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -19608,111 +19576,111 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6560"/>
         </w:tabs>
         <w:ind w:left="6560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7600"/>
         </w:tabs>
         <w:ind w:left="7600" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="834226700">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2054575613">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="812526555">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1239244066">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1574896810">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1001542217">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1697542296">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1837072371">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="216867527">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1265460298">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2036273069">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1792900549">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1290"/>
           </w:tabs>
           <w:ind w:left="1290" w:hanging="723"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlRestart w:val="0"/>
         <w:lvlText w:val="%1.%2"/>
         <w:lvlJc w:val="left"/>
@@ -19825,324 +19793,334 @@
           <w:ind w:left="1800" w:hanging="1800"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="2160"/>
           </w:tabs>
           <w:ind w:left="2160" w:hanging="2160"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="698433308">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1373773378">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="380982580">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1971595709">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1278291359">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1735858971">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="355233581">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="276838130">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="2112432256">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="54207405">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="508256067">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="1298"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE0D2B"/>
     <w:rsid w:val="00000A67"/>
     <w:rsid w:val="00031DC3"/>
     <w:rsid w:val="00066ABD"/>
     <w:rsid w:val="000926B8"/>
     <w:rsid w:val="000B6B68"/>
     <w:rsid w:val="000D40F2"/>
     <w:rsid w:val="000E0830"/>
+    <w:rsid w:val="000E19E0"/>
     <w:rsid w:val="000F10BF"/>
     <w:rsid w:val="000F73EA"/>
     <w:rsid w:val="00111D0C"/>
     <w:rsid w:val="00150A22"/>
     <w:rsid w:val="00150E4C"/>
     <w:rsid w:val="00186E16"/>
     <w:rsid w:val="001B44DE"/>
     <w:rsid w:val="001E6393"/>
     <w:rsid w:val="00214CF4"/>
     <w:rsid w:val="00236DD4"/>
     <w:rsid w:val="00284ED1"/>
     <w:rsid w:val="002B3275"/>
     <w:rsid w:val="002F5975"/>
     <w:rsid w:val="002F6401"/>
     <w:rsid w:val="00307688"/>
+    <w:rsid w:val="00310512"/>
     <w:rsid w:val="003139C6"/>
     <w:rsid w:val="00315BE6"/>
+    <w:rsid w:val="003517F7"/>
     <w:rsid w:val="00360552"/>
     <w:rsid w:val="00382E0D"/>
     <w:rsid w:val="003B76B7"/>
     <w:rsid w:val="003B7930"/>
     <w:rsid w:val="003C0800"/>
+    <w:rsid w:val="003C46B5"/>
     <w:rsid w:val="003E5703"/>
     <w:rsid w:val="003E595D"/>
     <w:rsid w:val="0042304F"/>
     <w:rsid w:val="00462278"/>
     <w:rsid w:val="00485C02"/>
     <w:rsid w:val="004C584F"/>
     <w:rsid w:val="004D1AE1"/>
     <w:rsid w:val="0055029D"/>
     <w:rsid w:val="0057667F"/>
     <w:rsid w:val="005B0565"/>
     <w:rsid w:val="005C3AC6"/>
     <w:rsid w:val="005D547F"/>
     <w:rsid w:val="005F7AEB"/>
     <w:rsid w:val="00634F84"/>
     <w:rsid w:val="006463C7"/>
     <w:rsid w:val="00673BB9"/>
     <w:rsid w:val="006C6FC9"/>
     <w:rsid w:val="006D4F03"/>
     <w:rsid w:val="006E42E4"/>
     <w:rsid w:val="006E505C"/>
     <w:rsid w:val="00705EB2"/>
     <w:rsid w:val="00707963"/>
     <w:rsid w:val="00715219"/>
     <w:rsid w:val="007303ED"/>
     <w:rsid w:val="00740E64"/>
     <w:rsid w:val="0076195C"/>
+    <w:rsid w:val="007644BC"/>
     <w:rsid w:val="00772C18"/>
     <w:rsid w:val="007B76EA"/>
     <w:rsid w:val="007C2AC8"/>
     <w:rsid w:val="00816BA2"/>
     <w:rsid w:val="008D4337"/>
     <w:rsid w:val="008F59B7"/>
     <w:rsid w:val="00913F0F"/>
     <w:rsid w:val="00916B44"/>
     <w:rsid w:val="00926BB0"/>
+    <w:rsid w:val="00945F9C"/>
     <w:rsid w:val="009B31AD"/>
     <w:rsid w:val="009D2D4C"/>
     <w:rsid w:val="00A21370"/>
     <w:rsid w:val="00A31CCB"/>
     <w:rsid w:val="00A33A0A"/>
     <w:rsid w:val="00A520EF"/>
     <w:rsid w:val="00A8218F"/>
     <w:rsid w:val="00A9587D"/>
     <w:rsid w:val="00AB2B60"/>
     <w:rsid w:val="00AE68CE"/>
     <w:rsid w:val="00AF4F9F"/>
     <w:rsid w:val="00B043D3"/>
     <w:rsid w:val="00B4648A"/>
     <w:rsid w:val="00B5078C"/>
+    <w:rsid w:val="00BC0A71"/>
     <w:rsid w:val="00C537A1"/>
     <w:rsid w:val="00C70847"/>
     <w:rsid w:val="00C835D6"/>
     <w:rsid w:val="00C912CF"/>
     <w:rsid w:val="00C96DE3"/>
     <w:rsid w:val="00D13B65"/>
     <w:rsid w:val="00D417C4"/>
     <w:rsid w:val="00D43833"/>
     <w:rsid w:val="00D731EA"/>
     <w:rsid w:val="00E054AE"/>
     <w:rsid w:val="00E20AEE"/>
     <w:rsid w:val="00E8096E"/>
     <w:rsid w:val="00E870BE"/>
     <w:rsid w:val="00E93B1B"/>
     <w:rsid w:val="00EA67F2"/>
     <w:rsid w:val="00EC7708"/>
     <w:rsid w:val="00ED0852"/>
     <w:rsid w:val="00EE01D5"/>
     <w:rsid w:val="00EE457A"/>
     <w:rsid w:val="00EF11FC"/>
     <w:rsid w:val="00EF716F"/>
     <w:rsid w:val="00F553CA"/>
     <w:rsid w:val="00FE0D2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6F659FBB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1C4E9E4C-9A89-4CCE-AE73-DC9E5EDCC5E7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -20319,51 +20297,50 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FE0D2B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="NormalIndent"/>
     <w:qFormat/>
     <w:rsid w:val="00A520EF"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="190"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
@@ -20755,51 +20732,51 @@
     <w:semiHidden/>
     <w:rsid w:val="00EE01D5"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003E595D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biomonitorointi@ttl.fi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ttl.fi/biomonitorointi" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -21295,121 +21272,113 @@
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BC990AB-9ACF-4B60-873E-128983216A5F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11143B23-822D-48FD-8414-07C7E248C69A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{452DEBFA-DB32-407A-8566-6B0832C3E15C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e38f7171-e1e1-4453-b8a3-39cd4056d213"/>
     <ds:schemaRef ds:uri="02ce320b-8406-4c58-a5e4-add8d8b8f192"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AE332DB-65F5-4FBA-82E3-2C546215F5E4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3264</Characters>
+  <Pages>2</Pages>
+  <Words>382</Words>
+  <Characters>3102</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>25</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Finnish Institute of Occupational Health</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3485</CharactersWithSpaces>
+  <CharactersWithSpaces>3478</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tuomi Tapani</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100AFDABAD4AD83644E8D3774C0731F2DE0</vt:lpwstr>
   </property>